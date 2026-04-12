--- v0 (2026-01-11)
+++ v1 (2026-04-12)
@@ -2,71 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://eular.sharepoint.com/sites/EULAR2025/Shared Documents/Scientific Programme/Invited Speakers Programme/Speaker Management/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://eular.sharepoint.com/sites/EULAR2026/Shared Documents/Scientific Programme/Invited Speaker Programme/Invited Speaker Management/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4BED411B-57C6-417F-9427-224343916CF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{923F8F9E-2260-4DB4-BF8B-6E032231DCF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-66360" yWindow="-45" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Polling Template per Talk" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Polling Template per Talk'!$A$1:$L$40</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
   <si>
     <t>Voting Template for Interactive Sessions</t>
   </si>
   <si>
     <t>General Information:</t>
   </si>
   <si>
     <t>Session Title</t>
   </si>
   <si>
     <t>Presentation tilte</t>
   </si>
   <si>
     <t>Speaker name</t>
   </si>
   <si>
     <t>Session Date</t>
   </si>
@@ -187,57 +198,57 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF014F8E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 
 Please fill out one template per presentation.
 Specifications:
 - Max. 5 Question per presentation
 - Up to 6 possible answers 
 - Display time per question: 20 seconds
 - The Votingsystem will be controlled by the speaker
 - Result comparison works only between two questions in the same session! Both questions need to have the same answer options!
 Question Types:
 - Multiple answers = multiple answer options can be chosen for the audience e.g. B and D (correct answers can be highlighted in result)
 - Single answer = only one answer option to be chosen by the audience (the correct answer can be highlighted in result)
 This template needs to be submitted by </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
+        <sz val="11"/>
         <color rgb="FF014F8E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>5th June 2025</t>
+      <t>28th May 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF014F8E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF014F8E"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">congress.prog@eular.org </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -617,75 +628,75 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF014F8E"/>
       <color rgb="FF0071B1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -974,52 +985,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:L35"/>
   <sheetViews>
-    <sheetView tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="O13" sqref="O13"/>
+    <sheetView tabSelected="1" showRuler="0" topLeftCell="A15" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" customWidth="1"/>
     <col min="2" max="2" width="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="18.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="9" max="10" width="17.140625" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="23.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
@@ -1448,50 +1459,61 @@
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="G6:L24"/>
     <mergeCell ref="B10:D10"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e9fd27da-23f0-4571-ba25-f1ad21915a05" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483f68ab-2bf7-4cbb-ba95-649539c93399">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB607DC626818F4190C857B41B5B40DE" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba312c8a01d85bf8bb305500639ee917">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483f68ab-2bf7-4cbb-ba95-649539c93399" xmlns:ns3="e9fd27da-23f0-4571-ba25-f1ad21915a05" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96e027bd5051a2f6b731161b8928d294" ns2:_="" ns3:_="">
     <xsd:import namespace="483f68ab-2bf7-4cbb-ba95-649539c93399"/>
     <xsd:import namespace="e9fd27da-23f0-4571-ba25-f1ad21915a05"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1660,89 +1682,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABAD558-C3A0-4F2F-8476-DBDF5E2E6F26}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{405FECE1-20BE-4310-8E97-643A58231FBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="14a6df21-9ae7-4c18-acad-2f928abc326f"/>
-    <ds:schemaRef ds:uri="99d9caac-bcb6-423b-8ab9-2b5df414dbe7"/>
+    <ds:schemaRef ds:uri="e9fd27da-23f0-4571-ba25-f1ad21915a05"/>
+    <ds:schemaRef ds:uri="483f68ab-2bf7-4cbb-ba95-649539c93399"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABAD558-C3A0-4F2F-8476-DBDF5E2E6F26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="483f68ab-2bf7-4cbb-ba95-649539c93399"/>
+    <ds:schemaRef ds:uri="e9fd27da-23f0-4571-ba25-f1ad21915a05"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{109ABCF4-4D8E-4F3F-8DAA-42DEAFBDFDD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>